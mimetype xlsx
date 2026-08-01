--- v0 (2026-06-16)
+++ v1 (2026-08-01)
@@ -673,1281 +673,1281 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>493988416</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="E2"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
         <v>494275931</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D3">
-        <v>508</v>
+        <v>533</v>
       </c>
       <c r="E3"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
         <v>62015170</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D4">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="E4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
         <v>62015471</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D5">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="E5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
         <v>62082862</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D6">
-        <v>374</v>
+        <v>393</v>
       </c>
       <c r="E6"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
         <v>5545712</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D7">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
         <v>5545745</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D8">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="E8"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
         <v>221546</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D9">
-        <v>249</v>
+        <v>261</v>
       </c>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
         <v>745475</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D10">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="E10"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
         <v>663263</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D11">
-        <v>199</v>
+        <v>209</v>
       </c>
       <c r="E11"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
         <v>632563</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D12">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
         <v>898955</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D13">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
         <v>665232</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D14">
-        <v>386</v>
+        <v>405</v>
       </c>
       <c r="E14"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
         <v>778798</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D15">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="E15"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
         <v>125585</v>
       </c>
       <c r="B16" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D16">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="E16"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
         <v>632564</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D17">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="E17"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
         <v>63256</v>
       </c>
       <c r="B18" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D18">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
         <v>86325</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D19">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
         <v>4574547</v>
       </c>
       <c r="B20" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D20">
-        <v>352</v>
+        <v>370</v>
       </c>
       <c r="E20"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
         <v>99989</v>
       </c>
       <c r="B21" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D21">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="E21"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
         <v>447858</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D22">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
         <v>225699</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D23">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="E23"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
         <v>100044</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D24">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
         <v>100090</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D25">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
         <v>100092</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D26">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="E26"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
         <v>100091</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D27">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="E27"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
         <v>100093</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
         <v>100094</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D29">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="E29"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
         <v>100095</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D30">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
         <v>100096</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
         <v>100097</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D32">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
         <v>100098</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D33">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="E33"/>
     </row>
     <row r="34" spans="1:5">
       <c r="A34">
         <v>100105</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D34">
-        <v>305</v>
+        <v>320</v>
       </c>
       <c r="E34"/>
     </row>
     <row r="35" spans="1:5">
       <c r="A35">
         <v>558996</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D35">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E35"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36">
         <v>558997</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D36">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E36"/>
     </row>
     <row r="37" spans="1:5">
       <c r="A37">
         <v>558998</v>
       </c>
       <c r="B37" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D37">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="E37"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38">
         <v>777040</v>
       </c>
       <c r="B38" t="s">
         <v>42</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D38">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E38"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39">
         <v>779040</v>
       </c>
       <c r="B39" t="s">
         <v>43</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D39">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="E39"/>
     </row>
     <row r="40" spans="1:5">
       <c r="A40">
         <v>778040</v>
       </c>
       <c r="B40" t="s">
         <v>44</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D40">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="E40"/>
     </row>
     <row r="41" spans="1:5">
       <c r="A41">
         <v>520038</v>
       </c>
       <c r="B41" t="s">
         <v>45</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D41">
-        <v>590</v>
+        <v>620</v>
       </c>
       <c r="E41"/>
     </row>
     <row r="42" spans="1:5">
       <c r="A42">
         <v>560038</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D42">
-        <v>590</v>
+        <v>620</v>
       </c>
       <c r="E42"/>
     </row>
     <row r="43" spans="1:5">
       <c r="A43">
         <v>663669</v>
       </c>
       <c r="B43" t="s">
         <v>47</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D43">
-        <v>590</v>
+        <v>620</v>
       </c>
       <c r="E43"/>
     </row>
     <row r="44" spans="1:5">
       <c r="A44">
         <v>630126</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D44">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="E44"/>
     </row>
     <row r="45" spans="1:5">
       <c r="A45">
         <v>360127</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D45">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="E45"/>
     </row>
     <row r="46" spans="1:5">
       <c r="A46">
         <v>688066</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D46">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="E46"/>
     </row>
     <row r="47" spans="1:5">
       <c r="A47">
         <v>689066</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D47">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="E47"/>
     </row>
     <row r="48" spans="1:5">
       <c r="A48">
         <v>100205</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D48">
-        <v>379</v>
+        <v>398</v>
       </c>
       <c r="E48"/>
     </row>
     <row r="49" spans="1:5">
       <c r="A49">
         <v>214569</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D49">
-        <v>341</v>
+        <v>358</v>
       </c>
       <c r="E49"/>
     </row>
     <row r="50" spans="1:5">
       <c r="A50">
         <v>4942753</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D50">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="E50"/>
     </row>
     <row r="51" spans="1:5">
       <c r="A51">
         <v>100102</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D51">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="E51"/>
     </row>
     <row r="52" spans="1:5">
       <c r="A52">
         <v>100155</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D52">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="E52"/>
     </row>
     <row r="53" spans="1:5">
       <c r="A53">
         <v>100156</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D53">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="E53"/>
     </row>
     <row r="54" spans="1:5">
       <c r="A54">
         <v>1001571</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D54">
-        <v>590</v>
+        <v>620</v>
       </c>
       <c r="E54"/>
     </row>
     <row r="55" spans="1:5">
       <c r="A55">
         <v>1001552</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55"/>
     </row>
     <row r="56" spans="1:5">
       <c r="A56">
         <v>100161</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D56">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="E56"/>
     </row>
     <row r="57" spans="1:5">
       <c r="A57">
         <v>1001621</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D57">
-        <v>442</v>
+        <v>464</v>
       </c>
       <c r="E57"/>
     </row>
     <row r="58" spans="1:5">
       <c r="A58">
         <v>1001631</v>
       </c>
       <c r="B58" t="s">
         <v>62</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D58">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="E58"/>
     </row>
     <row r="59" spans="1:5">
       <c r="A59">
         <v>100164</v>
       </c>
       <c r="B59" t="s">
         <v>63</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D59">
-        <v>442</v>
+        <v>464</v>
       </c>
       <c r="E59"/>
     </row>
     <row r="60" spans="1:5">
       <c r="A60">
         <v>1001632</v>
       </c>
       <c r="B60" t="s">
         <v>64</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D60">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="E60"/>
     </row>
     <row r="61" spans="1:5">
       <c r="A61">
         <v>1001661</v>
       </c>
       <c r="B61" t="s">
         <v>65</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D61">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="E61"/>
     </row>
     <row r="62" spans="1:5">
       <c r="A62">
         <v>1001671</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D62">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="E62"/>
     </row>
     <row r="63" spans="1:5">
       <c r="A63">
         <v>100191</v>
       </c>
       <c r="B63" t="s">
         <v>67</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D63">
-        <v>442</v>
+        <v>464</v>
       </c>
       <c r="E63"/>
     </row>
     <row r="64" spans="1:5">
       <c r="A64">
         <v>100195</v>
       </c>
       <c r="B64" t="s">
         <v>68</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D64">
-        <v>254</v>
+        <v>267</v>
       </c>
       <c r="E64"/>
     </row>
     <row r="65" spans="1:5">
       <c r="A65">
         <v>100196</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D65">
-        <v>470</v>
+        <v>494</v>
       </c>
       <c r="E65"/>
     </row>
     <row r="66" spans="1:5">
       <c r="A66">
         <v>625552</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D66">
-        <v>493</v>
+        <v>518</v>
       </c>
       <c r="E66"/>
     </row>
     <row r="67" spans="1:5">
       <c r="A67">
         <v>552266</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D67">
-        <v>310</v>
+        <v>326</v>
       </c>
       <c r="E67"/>
     </row>
     <row r="68" spans="1:5">
       <c r="A68">
         <v>552265</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D68">
-        <v>310</v>
+        <v>326</v>
       </c>
       <c r="E68"/>
     </row>
     <row r="69" spans="1:5">
       <c r="A69">
         <v>552268</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D69">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="E69"/>
     </row>
     <row r="70" spans="1:5">
       <c r="A70">
         <v>552269</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D70">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="E70"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71">
         <v>10015366</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D71">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E71"/>
     </row>
     <row r="72" spans="1:5">
       <c r="A72">
         <v>1004523</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D72">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E72"/>
     </row>
     <row r="73" spans="1:5">
       <c r="A73">
         <v>855221</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D73">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E73"/>
     </row>
     <row r="74" spans="1:5">
       <c r="A74">
         <v>100209</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D74">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="E74"/>
     </row>
     <row r="75" spans="1:5">
       <c r="A75">
         <v>100208</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D75">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="E75"/>
     </row>
     <row r="76" spans="1:5">
       <c r="A76">
         <v>1001572</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D76">
-        <v>590</v>
+        <v>620</v>
       </c>
       <c r="E76"/>
     </row>
     <row r="77" spans="1:5">
       <c r="A77">
         <v>663552</v>
       </c>
       <c r="B77" t="s">
         <v>81</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D77">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="E77"/>
     </row>
     <row r="78" spans="1:5">
       <c r="A78">
         <v>552662</v>
       </c>
       <c r="B78" t="s">
         <v>82</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D78">
-        <v>236</v>
+        <v>248</v>
       </c>
       <c r="E78"/>
     </row>
     <row r="79" spans="1:5">
       <c r="A79">
         <v>8877477</v>
       </c>
       <c r="B79" t="s">
         <v>83</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D79">
-        <v>343</v>
+        <v>360</v>
       </c>
       <c r="E79"/>
     </row>
     <row r="80" spans="1:5">
       <c r="A80">
         <v>8858747</v>
       </c>
       <c r="B80" t="s">
         <v>84</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D80">
-        <v>608</v>
+        <v>638</v>
       </c>
       <c r="E80"/>
     </row>
     <row r="81" spans="1:5">
       <c r="A81">
         <v>9885995</v>
       </c>
       <c r="B81" t="s">
         <v>85</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D81">
-        <v>353</v>
+        <v>371</v>
       </c>
       <c r="E81"/>
     </row>
     <row r="82" spans="1:5">
       <c r="A82">
         <v>3352587</v>
       </c>
       <c r="B82" t="s">
         <v>86</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D82">
-        <v>608</v>
+        <v>638</v>
       </c>
       <c r="E82"/>
     </row>
     <row r="83" spans="1:5">
       <c r="A83">
         <v>6658895</v>
       </c>
       <c r="B83" t="s">
         <v>87</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D83">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E83"/>
     </row>
     <row r="84" spans="1:5">
       <c r="A84">
         <v>3698777</v>
       </c>
       <c r="B84" t="s">
         <v>88</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D84">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E84"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="C2" r:id="rId_hyperlink_1" tooltip="https://plumeria.com.ua/product/civorotka_protiv_vipadeniya_volos_jinda_herbal_s_lechebnimi_travami_i_risovim_molokom_120_ml"/>
     <hyperlink ref="C3" r:id="rId_hyperlink_2" tooltip="https://plumeria.com.ua/product/legkii_krem_dlya_lica_belov_han_jia_ne_snail_care_emulsiya_s_visokim_soderzhaniem_mucina_ulitki_120_ml"/>
     <hyperlink ref="C4" r:id="rId_hyperlink_3" tooltip="https://plumeria.com.ua/product/taiskaya_sivorotka_dlya_suhih_povrezhdennih_volos_lolane_daily_hair_serum_50_ml"/>
     <hyperlink ref="C5" r:id="rId_hyperlink_4" tooltip="https://plumeria.com.ua/product/taiskaya_sivorotka_dlya_okrashenih_volos_lolane_daily_hair_serum_magic_50_ml"/>
     <hyperlink ref="C6" r:id="rId_hyperlink_5" tooltip="https://plumeria.com.ua/product/krem_dlya_oblichchya_belov_dlya_suhoi_shkiri_z_kinskim_zhirom_horse_oil_moods_70_gr"/>
     <hyperlink ref="C7" r:id="rId_hyperlink_6" tooltip="https://plumeria.com.ua/product/shampun_dlya_volos_jinda_herb_lechebnii_na_travah_i_risovom_moloke_ot_vipadeniya_i_perhoti_baimisot_250_ml"/>
     <hyperlink ref="C8" r:id="rId_hyperlink_7" tooltip="https://plumeria.com.ua/product/sivorotka_dlya_lica_moods_s_mucinom_ulitki_snail_antiwrinkle_30_gr"/>
     <hyperlink ref="C9" r:id="rId_hyperlink_8" tooltip="https://plumeria.com.ua/product/sivorotka_dlya_lica_moods_otbelivayushaya_s_vitaminom_s_30_ml"/>
     <hyperlink ref="C10" r:id="rId_hyperlink_9" tooltip="https://plumeria.com.ua/product/krem_dlya_lica_royal_thai_herb_omolazhivayushii_s_mucinom_ulitki_i_kolloidnim_zolotom_50_gr"/>
     <hyperlink ref="C11" r:id="rId_hyperlink_10" tooltip="https://plumeria.com.ua/product/professionalnii_vv_krem_dlya_lica_mistine_wonder_c_spf30_omolazhivayushii_15_g"/>
     <hyperlink ref="C12" r:id="rId_hyperlink_11" tooltip="https://plumeria.com.ua/product/shampun_lechebnii_bezsulfatnii_kokliang_dlya_ukrepleniya_volos_200_ml"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_12" tooltip="https://plumeria.com.ua/product/taiskaya_sivorotka_dlya_obema_volos_lolane_daily_hair_serum_50_ml"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_13" tooltip="https://plumeria.com.ua/product/gel_dlya_lica_royal_thai_herb_botox_s_peptidami_synake_50_gr"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_14" tooltip="https://plumeria.com.ua/product/taiskii_kondicioner_dlya_volos_jinda_ot_vipadeniya_i_perhoti_250_gr"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_15" tooltip="https://plumeria.com.ua/product/gel_dlya_umivaniya_lica_cathy_doll_koreiskii_aloe_vera_dlya_chuvstvitelnoi_kozhi_100_ml"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_16" tooltip="https://plumeria.com.ua/product/kondicioner_lechebnii_bezsulfatnii_kokliang_dlya_ukrepleniya_i_obema_volos_200_ml"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_17" tooltip="https://plumeria.com.ua/product/kondicioner_lechebnii_bezsulfatnii_kokliang_dlya_ukrepleniya_volos_200_ml"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_18" tooltip="https://plumeria.com.ua/product/shampun_lechebnii_bezsulfatnii_kokliang_dlya_ukrepleniya_i_obema_volos_200_ml"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_19" tooltip="https://plumeria.com.ua/product/taiskaya_maska_dlya_povrezhdennih_volos_lesasha_s_arganovim_maslom_250_ml"/>