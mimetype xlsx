--- v1 (2026-08-01)
+++ v2 (2026-09-15)
@@ -12,317 +12,164 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Назва товару</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>Оптова ціна</t>
   </si>
   <si>
     <t>Замовлення (к-сть)</t>
   </si>
   <si>
-    <t>Cироватка для волосся Jinda Herb проти випадіння з лікувальними травами і рисовим молоком 120 мл</t>
+    <t>Крем для обличчя Belov Moods SNAIL CARE емульсія з високим вмістом муцина равлика 120 мл</t>
   </si>
   <si>
     <t>Дивитись на сайті</t>
   </si>
   <si>
-    <t>Крем для обличчя Belov Moods SNAIL CARE емульсія з високим вмістом муцина равлика 120 мл</t>
-[...32 lines deleted...]
-    <t>Гель для обличчя Royal Thai Herb Botox з пептидами Syn-Ake і екстрактом червоної ікри, 50 мл</t>
+    <t>Тайський трав'яний шампунь Jinda Herb з синім чаєм Анчан для зміцнення волосся, 250 мл</t>
   </si>
   <si>
     <t>Кондиціонер для волосся Jinda Herb від випадіння та лупи, 250 гр</t>
   </si>
   <si>
     <t>Гель для вмивання обличчя Cathy Doll, корейський, Алое Вера для чутливої шкіри, 100 мл</t>
   </si>
   <si>
-    <t>Кондиціонер лікувальний безсульфатний KOKLIANG для зміцнення і об'єму волосся 200 мл</t>
-[...7 lines deleted...]
-  <si>
     <t>Тайська маска для пошкодженого волосся Lesasha з  аргановою олією 250 мл.</t>
   </si>
   <si>
-    <t>Тайська сироватка для всіх типів волосся Lolane Daily Hair Serum, 50 мл</t>
-[...1 lines deleted...]
-  <si>
     <t>Гель для вмивання Cathy Doll з вітаміном С для сяйва шкіри, Таїланд, 120 мл</t>
   </si>
   <si>
-    <t>Трав'яний кондиціонер KOKLIANG антивіковий для темного волосся, 200 мл</t>
-[...4 lines deleted...]
-  <si>
     <t>Тайський тонік від випадіння та для росту волосся Legano Bergamot, 120 мл</t>
   </si>
   <si>
     <t>Тайський тонік від випадіння та для росту волосся Legano з корейським женьшенем, 120 мл</t>
   </si>
   <si>
     <t>Тайський тонік від випадіння та для росту волосся Legano з синім чаєм, 120 мл</t>
   </si>
   <si>
     <t>Живильна маска для волосся Lolane з макадамією та ефектом діамантового блиску, 10 гр</t>
   </si>
   <si>
     <t>Живильна маска для волосся Lolane з макадамією та ефектом діамантового блиску, 100 гр</t>
   </si>
   <si>
-    <t>Живильна маска для волосся Lolane з макадамією та ефектом діамантового блиску, 250 гр</t>
-[...1 lines deleted...]
-  <si>
     <t>Маска для волосся Lolane з маслом жожоба та протеїнами шовку, 10 гр</t>
   </si>
   <si>
     <t>Маска для волосся Lolane з жожобою, шовковими протеїнами та біотином, 100 г</t>
   </si>
   <si>
-    <t>Тайська маска для волосся Lolane з маслом жожоба та протеїнами шовку, 250 гр</t>
-[...1 lines deleted...]
-  <si>
     <t>Пінка для вмивання Plantnery Tea Tree для чутливої, комбінованої шкіри, 100 гр</t>
   </si>
   <si>
-    <t>Шампунь фарба для волосся Lesasha ''Золотий коричневий'', натуральний, 30 мл</t>
-[...7 lines deleted...]
-  <si>
     <t>Маска для волося Lolane з екстрактом лілії і соєвою олією, для гладкості і блиску, 10 гр</t>
   </si>
   <si>
-    <t>Маска для волосся Lolane з білою лілією, соєвою олією та біотином — випрямляюча, 250 г</t>
-[...4 lines deleted...]
-  <si>
     <t>Живильна маска для волосся Lolane з макадамією та ефектом діамантового блиску, 500 гр</t>
   </si>
   <si>
-    <t>Тайська маска для волосся Lolane з маслом жожоба та протеїнами шовку, 500 гр</t>
-[...10 lines deleted...]
-  <si>
     <t>СПА маска для волосся Lesasha Expert Damage Repair з шапочкою для відновлення і блиску, 35 гр</t>
   </si>
   <si>
     <t>СПА маска для волосся Lesasha Expert Color &amp; Styling Repair з шапочкою для пофарбованого і хімічно обробленого волосся, 35 гр</t>
   </si>
   <si>
-    <t>Ліфтинг крем для обличчя Belov Moods SNAIL CARE з високим вмістом муцину равлика, 50 гр</t>
-[...4 lines deleted...]
-  <si>
     <t>Гель для шкіри навколо очей Belov Moods Snail Care з високим вмістом муцина равлика 30 мл</t>
   </si>
   <si>
-    <t>Крем для освітлення і зволоження обличчя Moods VitC+HYA з гіалуроновою кислотою, 20 гр</t>
-[...1 lines deleted...]
-  <si>
     <t>Маска для фарбованого волосся Lolane Natura – Захист кольору, 100 гр</t>
   </si>
   <si>
-    <t>Маска для фарбованого волосся Lolane Natura – Захист кольору, 250 гр</t>
-[...1 lines deleted...]
-  <si>
     <t>Маска для фарбованого волосся Lolane Natura – Захист кольору, 500 гр</t>
   </si>
   <si>
     <t>Маска для фарбованого волосся Lolane Natura – Захист кольору, 10 гр</t>
   </si>
   <si>
-    <t>Бустер для фарбованого волосся Lolane з маслом соняшника та медом, 100 мл</t>
-[...1 lines deleted...]
-  <si>
     <t>Бустер для фарбованого волосся Lolane з маслом соняшника та медом, 250 мл</t>
   </si>
   <si>
-    <t>Сироватка для волосся Lolane з біотином та кліторією – зміцнення та блиск, 100 мл</t>
-[...1 lines deleted...]
-  <si>
     <t>Сироватка для волосся Lolane з біотином та кліторією – зміцнення та блиск, 250 мл</t>
   </si>
   <si>
     <t>Сироватка для волосся Lolane з біотином та кліторією – зміцнення та блиск, 20 мл</t>
   </si>
   <si>
     <t>Сироватка-бустер для волосся Lolane — біотин, жожоба, спіруліна, термозахист, 20 мл</t>
   </si>
   <si>
-    <t>Вітамінний бустер для волосся Lolane — з біотином, жожоба і спіруліною, 100 мл</t>
-[...1 lines deleted...]
-  <si>
     <t>Сироватка-бустер для волосся Lolane — біотин, жожоба, спіруліна, термозахист, 250 мл</t>
   </si>
   <si>
-    <t>Бустер для волосся Lolane Ultra Gloss з олією макадамії та медом манука – блиск, сила, термозахист, 100 мл</t>
-[...1 lines deleted...]
-  <si>
     <t>Бустер для волосся Lolane Ultra Gloss – з маслом макадамії та медом манука, 250 мл</t>
   </si>
   <si>
     <t>Сироватка для волосся з гіалуроновою кислотою Lolane Intense Care, 100 мл</t>
   </si>
   <si>
-    <t>Кератинова сироватка для волосся LOLANE Intense Care з Аргановою олією для всіх типів волосся, 55 мл</t>
-[...7 lines deleted...]
-  <si>
     <t>Кератинова сироватка для волосся LOLANE Intense Care з аргановою олією для сухого волосся, 10 мл</t>
   </si>
   <si>
-    <t>Маска для фарбованого волосся Lolane Natura – Захист кольору, 25 гр</t>
-[...22 lines deleted...]
-  <si>
     <t xml:space="preserve">Експрес маска для волосся Lolane Vitamin Booster для сухого волосся та жирної шкіри голови, 250 г </t>
   </si>
   <si>
-    <t>Експрес маска для волосся Lolane Vitamin Booster для сухого волосся та жирної шкіри голови, 500 г</t>
-[...1 lines deleted...]
-  <si>
     <t>Експрес маска для волосся Lolane Vitamin Booster для сухого, хімічно пошкодженого 250 гр</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">Експрес маска для волосся Lolane Vitamin Booster для сухого волосся та жирної шкіри голови, 25 г </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF39750C"/>
       <name val="Calibri"/>
@@ -629,1414 +476,598 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/civorotka_protiv_vipadeniya_volos_jinda_herbal_s_lechebnimi_travami_i_risovim_molokom_120_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/legkii_krem_dlya_lica_belov_han_jia_ne_snail_care_emulsiya_s_visokim_soderzhaniem_mucina_ulitki_120_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskaya_sivorotka_dlya_suhih_povrezhdennih_volos_lolane_daily_hair_serum_50_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskaya_sivorotka_dlya_okrashenih_volos_lolane_daily_hair_serum_magic_50_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/krem_dlya_oblichchya_belov_dlya_suhoi_shkiri_z_kinskim_zhirom_horse_oil_moods_70_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/shampun_dlya_volos_jinda_herb_lechebnii_na_travah_i_risovom_moloke_ot_vipadeniya_i_perhoti_baimisot_250_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/sivorotka_dlya_lica_moods_s_mucinom_ulitki_snail_antiwrinkle_30_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/sivorotka_dlya_lica_moods_otbelivayushaya_s_vitaminom_s_30_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/krem_dlya_lica_royal_thai_herb_omolazhivayushii_s_mucinom_ulitki_i_kolloidnim_zolotom_50_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/professionalnii_vv_krem_dlya_lica_mistine_wonder_c_spf30_omolazhivayushii_15_g" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/shampun_lechebnii_bezsulfatnii_kokliang_dlya_ukrepleniya_volos_200_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskaya_sivorotka_dlya_obema_volos_lolane_daily_hair_serum_50_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/gel_dlya_lica_royal_thai_herb_botox_s_peptidami_synake_50_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskii_kondicioner_dlya_volos_jinda_ot_vipadeniya_i_perhoti_250_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/gel_dlya_umivaniya_lica_cathy_doll_koreiskii_aloe_vera_dlya_chuvstvitelnoi_kozhi_100_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/kondicioner_lechebnii_bezsulfatnii_kokliang_dlya_ukrepleniya_i_obema_volos_200_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/kondicioner_lechebnii_bezsulfatnii_kokliang_dlya_ukrepleniya_volos_200_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/shampun_lechebnii_bezsulfatnii_kokliang_dlya_ukrepleniya_i_obema_volos_200_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskaya_maska_dlya_povrezhdennih_volos_lesasha_s_arganovim_maslom_250_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskaya_sivorotka_dlya_vseh_tipov_volos_lolane_daily_hair_serum_50_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/gel_dlya_umivaniya_cathy_doll_s_vitaminom_s_dlya_siyaniya_kozhi_tailand120_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/travyanoi_kondicioner_kokliang_antivozrastnoi_dlya_temnih_volos_200_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/travyanoi_shampun_kokliang_antivozrastnoi_dlya_temnih_volos_200_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskii_tonik_ot_vipadeniya_i_dlya_rosta_volos_legano_bergamot_120_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskii_tonik_ot_vipadeniya_i_dlya_rosta_volos_legano_s_koreiskim_zhenshenem_120_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskii_tonik_ot_vipadeniya_i_dlya_rosta_volos_legano_s_sinim_chaem_120_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volossya_lolane_z_oliyu_makadamii_10_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskaya_maska_dlya_volos_lolane_s_maslom_makadamii_100_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volossya_lolane_z_oliyu_makadamii_250_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volossya_lolane_z_maslom_zhozhoba_ta_proteinami_shovku_10_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskaya_maska_dlya_volos_lolane_s_maslom_zhozhoba_i_proteinami_shelka_100_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskaya_maska_dlya_volos_lolane_s_maslom_zhozhoba_i_proteinami_shelka_250_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/penka_dlya_umivaniya_plantnery_tea_tree_dlya_problemnoi_chuvstvitelnoi_kozhi_100_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/shampun_kraska_dlya_volos_lesasha_zolotoi_korichnevii_naturalnii_30_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/shampun_kraska_dlya_volos_lesasha_temno_korichnevii_naturalnii_30_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/shampun_kraska_dlya_volos_lesasha_chernii_naturalnii_30_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volosya_lolane_z_ekstraktom_lilii_i_sovoyu_oliyu_dlya_gladkosti_i_blisku_10_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volosya_lolane_z_ekstraktom_lilii_i_sovoyu_oliyu_dlya_gladkosti_i_blisku_250_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volosya_lolane_z_ekstraktom_lilii_i_sovoyu_oliyu_dlya_gladkosti_i_blisku_100_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volossya_lolane_z_oliyu_makadamii_500_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskaya_maska_dlya_volos_lolane_s_maslom_zhozhoba_i_proteinami_shelka_500_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volosya_lolane_z_ekstraktom_lilii_i_sovoyu_oliyu_dlya_gladkosti_i_blisku_500_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskaya_sivorotka_dlya_suhih_povrezhdennih_volos_lolane_daily_hair_serum_20_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskaya_sivorotka_dlya_okrashenih_volos_lolane_daily_hair_serum_magic_20_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/spa_maska_dlya_volos_lesasha_expert_damage_repair_s_shapochkoi_dlya_vosstanovleniya_i_bleska_35_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/spa_maska_dlya_volos_lesasha_expert_color__styling_repair_s_shapochkoi_dlya_okrashenih_i_himicheski_obrabotanih_volos_35_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/lifting_krem_dlya_lica_belov_moods_snail_care_s_visokim_soderzhaniem_mucina_ulitki_50_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/sivorotka_essenciya_dlya_lica_belov_moods_snail_care_s_koncentratom_mucinom_ulitki_40_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/gel_dlya_kozhi_vokrug_glaz_belov_moods_snail_care_s_visokim_soderzhaniem_mucina_ulitki_30_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/krem_dlya_osvitlennya_i_zvolozhennya_oblichchya_moods_vitchya_z_gialuronovoyu_kislotoyu_20_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volos_lolane_s_ekstraktom_podsolnechnika_dlya_okrashennih_volos_100_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volos_lolane_s_ekstraktom_podsolnechnika_dlya_okrashennih_volos_250_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volos_lolane_s_ekstraktom_podsolnechnika_dlya_okrashennih_volos_500_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volos_lolane_s_ekstraktom_podsolnechnika_dlya_okrashennih_volos_10_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/vitaminnii_buster_lolane_s_termozashitoi_dlya_okrashennih_volos_s_podsolnuhom_100_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/vitaminnii_buster_lolane_s_termozashitoi_dlya_okrashennih_volos_s_podsolnuhom_250_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/vitaminnii_buster_lolane_s_planktonom_dlya_gladkosti_volos_s_termozashitoi_100_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/vitaminnii_buster_lolane_s_planktonom_dlya_gladkosti_volos_s_termozashitoi_250_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/vitaminnii_buster_lolane_s_planktonom_dlya_gladkosti_volos_s_termozashitoi_20_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/vitaminnii_buster_lolane_s_morskimi_vodoroslyami_dlya_suhih_i_sekushihsya_volos_20_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/vitaminnii_buster_lolane_s_morskimi_vodoroslyami_dlya_suhih_i_sekushihsya_volos_100_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/vitaminnii_buster_lolane_s_morskimi_vodoroslyami_dlya_suhih_i_sekushihsya_volos_250_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/vitaminnii_buster_lolane_ultra_gloss_dlya_vseh_tipov_volos_s_makadamiei_100_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/vitaminnii_buster_lolane_ultra_gloss_dlya_vseh_tipov_volos_s_makadamiei_250_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/sivorotka_dlya_volos_s_gialuronovoi_kislotoi_lolane_intense_care_leavein_hyaluronic_serum_100_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/keratinova_sirovatka_dlya_volossya_lolane_intense_care_z_arganovoyu_oliyu_dlya_vsih_tipiv_volossya_55_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/keratinovaya_sivorotka_dlya_volos_lolane_intense_care_s_arganovim_maslom_dlya_suhih_volos_55_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/keratinova_sirovatka_dlya_volossya_lolane_intense_care_z_arganovoyu_oliyu_dlya_vsih_tipiv_volossya_10_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/keratinovaya_sivorotka_dlya_volos_lolane_intense_care_s_arganovim_maslom_dlya_suhih_volos_10_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_farbovanogo_volossya_lolane_natura__zahist_koloru_25_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volossya_lolane_z_oliyu_zhozhoba_i_shovkovimi_proteinami_25_g" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_vid_vipadinnya_volossya_lolane_z_peptidom_i_ekstraktom_buryaka_25_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_vid_vipadinnya_volossya_lolane_z_peptidom_ta_ekstraktom_buryaka_100_g" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_vid_vipadinnya_volossya_lolane_z_peptidom_ta_ekstraktom_buryaka_250_g" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_vid_vipadinnya_volossya_lolane_z_peptidom_ta_ekstraktom_buryaka_500_g" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/mistsirovatka_dlya_oblichchya_zvolozhuyuchii_z_aloe_vera_belov_moods_100_m" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/mistsirovatka_dlya_oblichchya_osvitlyuyuchii_z_vitaminom_s_belov_moods_100_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/ekspres_maska_dlya_volossya_lolane_vitamin_booster_dlya_suhogo_volossya_ta_zhirnoi_shkiri_golovi_250_g_" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/ekspres_maska_dlya_volossya_lolane_vitamin_booster_dlya_suhogo_volossya_ta_zhirnoi_shkiri_golovi_500_g" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/ekspress_maska_dlya_volossya_lolane_vitamin_booster_dlya_suhogo_himichno_poshkodzhenogo_250_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volossya_lolane_vitamin_booster_dlya_suhogo_himichno_poshkodzhenogo_500_gr_" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volossya_lolane_vitamin_booster_dlya_suhogo_himichno_poshkodzhenogo_25_gr_" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/ekspres_maska_dlya_volossya_lolane_vitamin_booster_dlya_suhogo_volossya_ta_zhirnoi_shkiri_golovi_25_g_" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/legkii_krem_dlya_lica_belov_han_jia_ne_snail_care_emulsiya_s_visokim_soderzhaniem_mucina_ulitki_120_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/shampun_dlya_volos_jinda_herb_lechebnii_na_travah_i_risovom_moloke_ot_vipadeniya_i_perhoti_baimisot_250_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskii_kondicioner_dlya_volos_jinda_ot_vipadeniya_i_perhoti_250_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/gel_dlya_umivaniya_lica_cathy_doll_koreiskii_aloe_vera_dlya_chuvstvitelnoi_kozhi_100_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskaya_maska_dlya_povrezhdennih_volos_lesasha_s_arganovim_maslom_250_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/gel_dlya_umivaniya_cathy_doll_s_vitaminom_s_dlya_siyaniya_kozhi_tailand120_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskii_tonik_ot_vipadeniya_i_dlya_rosta_volos_legano_bergamot_120_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskii_tonik_ot_vipadeniya_i_dlya_rosta_volos_legano_s_koreiskim_zhenshenem_120_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskii_tonik_ot_vipadeniya_i_dlya_rosta_volos_legano_s_sinim_chaem_120_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volossya_lolane_z_oliyu_makadamii_10_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskaya_maska_dlya_volos_lolane_s_maslom_makadamii_100_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volossya_lolane_z_maslom_zhozhoba_ta_proteinami_shovku_10_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/taiskaya_maska_dlya_volos_lolane_s_maslom_zhozhoba_i_proteinami_shelka_100_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/penka_dlya_umivaniya_plantnery_tea_tree_dlya_problemnoi_chuvstvitelnoi_kozhi_100_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volosya_lolane_z_ekstraktom_lilii_i_sovoyu_oliyu_dlya_gladkosti_i_blisku_10_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volossya_lolane_z_oliyu_makadamii_500_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/spa_maska_dlya_volos_lesasha_expert_damage_repair_s_shapochkoi_dlya_vosstanovleniya_i_bleska_35_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/spa_maska_dlya_volos_lesasha_expert_color__styling_repair_s_shapochkoi_dlya_okrashenih_i_himicheski_obrabotanih_volos_35_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/gel_dlya_kozhi_vokrug_glaz_belov_moods_snail_care_s_visokim_soderzhaniem_mucina_ulitki_30_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volos_lolane_s_ekstraktom_podsolnechnika_dlya_okrashennih_volos_100_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volos_lolane_s_ekstraktom_podsolnechnika_dlya_okrashennih_volos_500_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/maska_dlya_volos_lolane_s_ekstraktom_podsolnechnika_dlya_okrashennih_volos_10_gr" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/vitaminnii_buster_lolane_s_termozashitoi_dlya_okrashennih_volos_s_podsolnuhom_250_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/vitaminnii_buster_lolane_s_planktonom_dlya_gladkosti_volos_s_termozashitoi_250_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/vitaminnii_buster_lolane_s_planktonom_dlya_gladkosti_volos_s_termozashitoi_20_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/vitaminnii_buster_lolane_s_morskimi_vodoroslyami_dlya_suhih_i_sekushihsya_volos_20_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/vitaminnii_buster_lolane_s_morskimi_vodoroslyami_dlya_suhih_i_sekushihsya_volos_250_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/vitaminnii_buster_lolane_ultra_gloss_dlya_vseh_tipov_volos_s_makadamiei_250_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/sivorotka_dlya_volos_s_gialuronovoi_kislotoi_lolane_intense_care_leavein_hyaluronic_serum_100_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/keratinovaya_sivorotka_dlya_volos_lolane_intense_care_s_arganovim_maslom_dlya_suhih_volos_10_ml" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/ekspres_maska_dlya_volossya_lolane_vitamin_booster_dlya_suhogo_volossya_ta_zhirnoi_shkiri_golovi_250_g_" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://plumeria.com.ua/product/ekspress_maska_dlya_volossya_lolane_vitamin_booster_dlya_suhogo_himichno_poshkodzhenogo_250_gr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E84"/>
+  <dimension ref="A1:E33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="C84" sqref="C84"/>
+      <selection activeCell="C33" sqref="C33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
-        <v>493988416</v>
+        <v>494275931</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>276</v>
+        <v>617</v>
       </c>
       <c r="E2"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3">
-        <v>494275931</v>
+        <v>5545712</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D3">
-        <v>533</v>
+        <v>307</v>
       </c>
       <c r="E3"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4">
-        <v>62015170</v>
+        <v>778798</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D4">
-        <v>218</v>
+        <v>307</v>
       </c>
       <c r="E4"/>
     </row>
     <row r="5" spans="1:5">
       <c r="A5">
-        <v>62015471</v>
+        <v>125585</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D5">
-        <v>218</v>
+        <v>272</v>
       </c>
       <c r="E5"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6">
-        <v>62082862</v>
+        <v>4574547</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D6">
-        <v>393</v>
+        <v>427</v>
       </c>
       <c r="E6"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7">
-        <v>5545712</v>
+        <v>447858</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D7">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="E7"/>
     </row>
     <row r="8" spans="1:5">
       <c r="A8">
-        <v>5545745</v>
+        <v>100090</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D8">
-        <v>261</v>
+        <v>207</v>
       </c>
       <c r="E8"/>
     </row>
     <row r="9" spans="1:5">
       <c r="A9">
-        <v>221546</v>
+        <v>100092</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D9">
-        <v>261</v>
+        <v>207</v>
       </c>
       <c r="E9"/>
     </row>
     <row r="10" spans="1:5">
       <c r="A10">
-        <v>745475</v>
+        <v>100091</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D10">
-        <v>405</v>
+        <v>207</v>
       </c>
       <c r="E10"/>
     </row>
     <row r="11" spans="1:5">
       <c r="A11">
-        <v>663263</v>
+        <v>100093</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D11">
-        <v>209</v>
+        <v>23</v>
       </c>
       <c r="E11"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12">
-        <v>632563</v>
+        <v>100094</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D12">
-        <v>244</v>
+        <v>196</v>
       </c>
       <c r="E12"/>
     </row>
     <row r="13" spans="1:5">
       <c r="A13">
-        <v>898955</v>
+        <v>100096</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D13">
-        <v>218</v>
+        <v>23</v>
       </c>
       <c r="E13"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
-        <v>665232</v>
+        <v>100097</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D14">
-        <v>405</v>
+        <v>196</v>
       </c>
       <c r="E14"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
-        <v>778798</v>
+        <v>100105</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D15">
-        <v>265</v>
+        <v>370</v>
       </c>
       <c r="E15"/>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
-        <v>125585</v>
+        <v>777040</v>
       </c>
       <c r="B16" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D16">
-        <v>235</v>
+        <v>23</v>
       </c>
       <c r="E16"/>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
-        <v>632564</v>
+        <v>520038</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D17">
-        <v>244</v>
+        <v>719</v>
       </c>
       <c r="E17"/>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
-        <v>63256</v>
+        <v>688066</v>
       </c>
       <c r="B18" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D18">
-        <v>244</v>
+        <v>189</v>
       </c>
       <c r="E18"/>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
-        <v>86325</v>
+        <v>689066</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D19">
-        <v>244</v>
+        <v>189</v>
       </c>
       <c r="E19"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20">
-        <v>4574547</v>
+        <v>4942753</v>
       </c>
       <c r="B20" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D20">
-        <v>370</v>
+        <v>290</v>
       </c>
       <c r="E20"/>
     </row>
     <row r="21" spans="1:5">
       <c r="A21">
-        <v>99989</v>
+        <v>100155</v>
       </c>
       <c r="B21" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D21">
-        <v>218</v>
+        <v>196</v>
       </c>
       <c r="E21"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22">
-        <v>447858</v>
+        <v>1001571</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D22">
-        <v>235</v>
+        <v>719</v>
       </c>
       <c r="E22"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23">
-        <v>225699</v>
+        <v>1001552</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D23">
-        <v>244</v>
+        <v>23</v>
       </c>
       <c r="E23"/>
     </row>
     <row r="24" spans="1:5">
       <c r="A24">
-        <v>100044</v>
+        <v>1001621</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D24">
-        <v>244</v>
+        <v>534</v>
       </c>
       <c r="E24"/>
     </row>
     <row r="25" spans="1:5">
       <c r="A25">
-        <v>100090</v>
+        <v>100164</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D25">
-        <v>181</v>
+        <v>534</v>
       </c>
       <c r="E25"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26">
-        <v>100092</v>
+        <v>1001632</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D26">
-        <v>181</v>
+        <v>97</v>
       </c>
       <c r="E26"/>
     </row>
     <row r="27" spans="1:5">
       <c r="A27">
-        <v>100091</v>
+        <v>1001661</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D27">
-        <v>181</v>
+        <v>97</v>
       </c>
       <c r="E27"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28">
-        <v>100093</v>
+        <v>100191</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D28">
-        <v>18</v>
+        <v>534</v>
       </c>
       <c r="E28"/>
     </row>
     <row r="29" spans="1:5">
       <c r="A29">
-        <v>100094</v>
+        <v>100196</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D29">
-        <v>169</v>
+        <v>572</v>
       </c>
       <c r="E29"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30">
-        <v>100095</v>
+        <v>625552</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D30">
-        <v>360</v>
+        <v>601</v>
       </c>
       <c r="E30"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31">
-        <v>100096</v>
+        <v>552269</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D31">
-        <v>18</v>
+        <v>152</v>
       </c>
       <c r="E31"/>
     </row>
     <row r="32" spans="1:5">
       <c r="A32">
-        <v>100097</v>
+        <v>8877477</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D32">
-        <v>169</v>
+        <v>416</v>
       </c>
       <c r="E32"/>
     </row>
     <row r="33" spans="1:5">
       <c r="A33">
-        <v>100098</v>
+        <v>9885995</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D33">
-        <v>360</v>
+        <v>427</v>
       </c>
       <c r="E33"/>
-    </row>
-[...763 lines deleted...]
-      <c r="E84"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
-    <hyperlink ref="C2" r:id="rId_hyperlink_1" tooltip="https://plumeria.com.ua/product/civorotka_protiv_vipadeniya_volos_jinda_herbal_s_lechebnimi_travami_i_risovim_molokom_120_ml"/>
-[...81 lines deleted...]
-    <hyperlink ref="C84" r:id="rId_hyperlink_83" tooltip="https://plumeria.com.ua/product/ekspres_maska_dlya_volossya_lolane_vitamin_booster_dlya_suhogo_volossya_ta_zhirnoi_shkiri_golovi_25_g_"/>
+    <hyperlink ref="C2" r:id="rId_hyperlink_1" tooltip="https://plumeria.com.ua/product/legkii_krem_dlya_lica_belov_han_jia_ne_snail_care_emulsiya_s_visokim_soderzhaniem_mucina_ulitki_120_ml"/>
+    <hyperlink ref="C3" r:id="rId_hyperlink_2" tooltip="https://plumeria.com.ua/product/shampun_dlya_volos_jinda_herb_lechebnii_na_travah_i_risovom_moloke_ot_vipadeniya_i_perhoti_baimisot_250_ml"/>
+    <hyperlink ref="C4" r:id="rId_hyperlink_3" tooltip="https://plumeria.com.ua/product/taiskii_kondicioner_dlya_volos_jinda_ot_vipadeniya_i_perhoti_250_gr"/>
+    <hyperlink ref="C5" r:id="rId_hyperlink_4" tooltip="https://plumeria.com.ua/product/gel_dlya_umivaniya_lica_cathy_doll_koreiskii_aloe_vera_dlya_chuvstvitelnoi_kozhi_100_ml"/>
+    <hyperlink ref="C6" r:id="rId_hyperlink_5" tooltip="https://plumeria.com.ua/product/taiskaya_maska_dlya_povrezhdennih_volos_lesasha_s_arganovim_maslom_250_ml"/>
+    <hyperlink ref="C7" r:id="rId_hyperlink_6" tooltip="https://plumeria.com.ua/product/gel_dlya_umivaniya_cathy_doll_s_vitaminom_s_dlya_siyaniya_kozhi_tailand120_ml"/>
+    <hyperlink ref="C8" r:id="rId_hyperlink_7" tooltip="https://plumeria.com.ua/product/taiskii_tonik_ot_vipadeniya_i_dlya_rosta_volos_legano_bergamot_120_ml"/>
+    <hyperlink ref="C9" r:id="rId_hyperlink_8" tooltip="https://plumeria.com.ua/product/taiskii_tonik_ot_vipadeniya_i_dlya_rosta_volos_legano_s_koreiskim_zhenshenem_120_ml"/>
+    <hyperlink ref="C10" r:id="rId_hyperlink_9" tooltip="https://plumeria.com.ua/product/taiskii_tonik_ot_vipadeniya_i_dlya_rosta_volos_legano_s_sinim_chaem_120_ml"/>
+    <hyperlink ref="C11" r:id="rId_hyperlink_10" tooltip="https://plumeria.com.ua/product/maska_dlya_volossya_lolane_z_oliyu_makadamii_10_gr"/>
+    <hyperlink ref="C12" r:id="rId_hyperlink_11" tooltip="https://plumeria.com.ua/product/taiskaya_maska_dlya_volos_lolane_s_maslom_makadamii_100_gr"/>
+    <hyperlink ref="C13" r:id="rId_hyperlink_12" tooltip="https://plumeria.com.ua/product/maska_dlya_volossya_lolane_z_maslom_zhozhoba_ta_proteinami_shovku_10_gr"/>
+    <hyperlink ref="C14" r:id="rId_hyperlink_13" tooltip="https://plumeria.com.ua/product/taiskaya_maska_dlya_volos_lolane_s_maslom_zhozhoba_i_proteinami_shelka_100_gr"/>
+    <hyperlink ref="C15" r:id="rId_hyperlink_14" tooltip="https://plumeria.com.ua/product/penka_dlya_umivaniya_plantnery_tea_tree_dlya_problemnoi_chuvstvitelnoi_kozhi_100_gr"/>
+    <hyperlink ref="C16" r:id="rId_hyperlink_15" tooltip="https://plumeria.com.ua/product/maska_dlya_volosya_lolane_z_ekstraktom_lilii_i_sovoyu_oliyu_dlya_gladkosti_i_blisku_10_gr"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_16" tooltip="https://plumeria.com.ua/product/maska_dlya_volossya_lolane_z_oliyu_makadamii_500_gr"/>
+    <hyperlink ref="C18" r:id="rId_hyperlink_17" tooltip="https://plumeria.com.ua/product/spa_maska_dlya_volos_lesasha_expert_damage_repair_s_shapochkoi_dlya_vosstanovleniya_i_bleska_35_gr"/>
+    <hyperlink ref="C19" r:id="rId_hyperlink_18" tooltip="https://plumeria.com.ua/product/spa_maska_dlya_volos_lesasha_expert_color__styling_repair_s_shapochkoi_dlya_okrashenih_i_himicheski_obrabotanih_volos_35_gr"/>
+    <hyperlink ref="C20" r:id="rId_hyperlink_19" tooltip="https://plumeria.com.ua/product/gel_dlya_kozhi_vokrug_glaz_belov_moods_snail_care_s_visokim_soderzhaniem_mucina_ulitki_30_ml"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_20" tooltip="https://plumeria.com.ua/product/maska_dlya_volos_lolane_s_ekstraktom_podsolnechnika_dlya_okrashennih_volos_100_gr"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_21" tooltip="https://plumeria.com.ua/product/maska_dlya_volos_lolane_s_ekstraktom_podsolnechnika_dlya_okrashennih_volos_500_gr"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_22" tooltip="https://plumeria.com.ua/product/maska_dlya_volos_lolane_s_ekstraktom_podsolnechnika_dlya_okrashennih_volos_10_gr"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_23" tooltip="https://plumeria.com.ua/product/vitaminnii_buster_lolane_s_termozashitoi_dlya_okrashennih_volos_s_podsolnuhom_250_ml"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_24" tooltip="https://plumeria.com.ua/product/vitaminnii_buster_lolane_s_planktonom_dlya_gladkosti_volos_s_termozashitoi_250_ml"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_25" tooltip="https://plumeria.com.ua/product/vitaminnii_buster_lolane_s_planktonom_dlya_gladkosti_volos_s_termozashitoi_20_ml"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_26" tooltip="https://plumeria.com.ua/product/vitaminnii_buster_lolane_s_morskimi_vodoroslyami_dlya_suhih_i_sekushihsya_volos_20_ml"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_27" tooltip="https://plumeria.com.ua/product/vitaminnii_buster_lolane_s_morskimi_vodoroslyami_dlya_suhih_i_sekushihsya_volos_250_ml"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_28" tooltip="https://plumeria.com.ua/product/vitaminnii_buster_lolane_ultra_gloss_dlya_vseh_tipov_volos_s_makadamiei_250_ml"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_29" tooltip="https://plumeria.com.ua/product/sivorotka_dlya_volos_s_gialuronovoi_kislotoi_lolane_intense_care_leavein_hyaluronic_serum_100_ml"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_30" tooltip="https://plumeria.com.ua/product/keratinovaya_sivorotka_dlya_volos_lolane_intense_care_s_arganovim_maslom_dlya_suhih_volos_10_ml"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_31" tooltip="https://plumeria.com.ua/product/ekspres_maska_dlya_volossya_lolane_vitamin_booster_dlya_suhogo_volossya_ta_zhirnoi_shkiri_golovi_250_g_"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_32" tooltip="https://plumeria.com.ua/product/ekspress_maska_dlya_volossya_lolane_vitamin_booster_dlya_suhogo_himichno_poshkodzhenogo_250_gr"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>